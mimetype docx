--- v0 (2025-12-18)
+++ v1 (2026-04-10)
@@ -1,402 +1,371 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="236D8F89" w14:textId="2CF4B66D" w:rsidR="009D0D25" w:rsidRPr="005D4B94" w:rsidRDefault="009D0D25" w:rsidP="009D0D25">
       <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00631914">
+      <w:r w:rsidRPr="005D4B94">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Hilfeste</w:t>
+        <w:t xml:space="preserve">Papiere </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00631914">
+      <w:r w:rsidRPr="005D4B94">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t>llungen für Hospitationen an der Schule (</w:t>
+        <w:t>für Hospitationen an der Schule</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005D4B94">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">z.T. </w:t>
-[...11 lines deleted...]
-        <w:t>Vorlagen)</w:t>
+        <w:t xml:space="preserve"> (Beispiel)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="00453860" w:rsidRDefault="004B784F" w:rsidP="004B784F">
-[...36 lines deleted...]
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="29D00CA6" w14:textId="23605392" w:rsidR="004B784F" w:rsidRDefault="009D0D25" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F02FD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0530FD40" wp14:editId="437029D6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18591B02" wp14:editId="60776883">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-8890</wp:posOffset>
+                  <wp:posOffset>-11430</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>88900</wp:posOffset>
+                  <wp:posOffset>140970</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6153150" cy="8515350"/>
-                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:extent cx="6350000" cy="8940800"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1053" name="Textfeld 1053"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6153150" cy="8515350"/>
+                          <a:ext cx="6350000" cy="8940800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="2A5BA14B" w14:textId="7FB22CD0" w:rsidR="004B784F" w:rsidRDefault="009D0D25" w:rsidP="004B784F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
-                            <w:r w:rsidRPr="04D8EEB9">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
+                              <w:t xml:space="preserve">Beispiel: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="004B784F" w:rsidRPr="04D8EEB9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
                               <w:t xml:space="preserve">Unterrichtshospitation im Fach </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="004B784F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Deutsch</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="18477777" w14:textId="06A22591" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>StudentI</w:t>
+                              <w:t>Student</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009D0D25">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>:i</w:t>
                             </w:r>
                             <w:r w:rsidRPr="04D8EEB9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>n</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="04D8EEB9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">:                           </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="08BED312" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Schule:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="1BB40DEB" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Klasse/Lerngruppe:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>4</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="6586A292" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Anzahl der Kinder:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="6F95909D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="7917AFB3" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Fach:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
@@ -417,100 +386,100 @@
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Deutsch</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="1CBC5F1D" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Datum:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="0199A365" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Zeit:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
@@ -523,123 +492,147 @@
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="7E1E1495" w14:textId="16723E65" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>AusbildungslehrerI</w:t>
+                              <w:t>Ausbildungslehrer</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009D0D25">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>:i</w:t>
                             </w:r>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>n</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="63088F7D" w14:textId="665ECF67" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>SchulleiterI</w:t>
+                              <w:t>Schulleiter</w:t>
                             </w:r>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>n</w:t>
+                              <w:t>:</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009D0D25">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>in</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="009D0D25">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">:                       </w:t>
+                              <w:t xml:space="preserve">                       </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="5A75A16C" w14:textId="291DE5C8" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Ausbildungsbeauftragte:     </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
@@ -683,761 +676,715 @@
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="003A7662">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
-                            <w:r w:rsidRPr="003A7662">
-[...14 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="00812A9B" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="6DBEA577" w14:textId="31327851" w:rsidR="004B784F" w:rsidRPr="00812A9B" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>SeminarausbilderI</w:t>
-[...1 lines deleted...]
-                            <w:r w:rsidRPr="68448EFE">
+                              <w:t>Seminarausbilder</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009D0D25">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>n</w:t>
+                              <w:t>:in</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidRPr="68448EFE">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="45DEC263" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="0DD4290F" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="6F95909D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Thema der Unterrichtsreihe:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="6F95909D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Die Grundschulzeit geht zu Ende – Wir blicken zurück und schreiben ein Erinnerungsbuch</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="1F37D6CE" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="0043439B" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="3C3852B6" w14:textId="45EE220C" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="6F95909D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Mit der Unterrichtsreihe verfolgte Kompetenzerweiterung:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="6F95909D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  </w:t>
                             </w:r>
                             <w:r w:rsidRPr="0043439B">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Die Kinder können am Beispiel des Erinnerungsbuches den Schreibprozess zunehmend selbstständig gestalten und ihre Texte bewusst im Zusammenhang von Schreibabsicht, Inhaltsbezug und Verwendungszusammenhang planen, verfassen </w:t>
-[...17 lines deleted...]
-                              <w:t>.</w:t>
+                              <w:t>Die Kinder können am Beispiel des Erinnerungsbuches den Schreibprozess zunehmend selbstständig gestalten und ihre Texte bewusst im Zusammenhang von Schreibabsicht, Inhaltsbezug und Verwendungszusammenhang planen, verfassen und überarbeiten.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="5B9CFA0E" w14:textId="77777777" w:rsidR="009D0D25" w:rsidRPr="0043439B" w:rsidRDefault="009D0D25" w:rsidP="004B784F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="57C9DA98" w14:textId="7FBE70E1" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="6F95909D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Thema der Lerneinheit</w:t>
                             </w:r>
                             <w:r w:rsidRPr="6F95909D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> Wir klären wichtige Fragen: Wer wird das Buch lesen? Wozu soll </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> Adressaten dienen? Worüber könnten wir schreiben? </w:t>
+                              <w:t xml:space="preserve"> Wir klären wichtige Fragen: Wer wird das Buch lesen? Wozu soll es den Adressaten dienen? Worüber könnten wir schreiben? </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="47FD63F8" w14:textId="77777777" w:rsidR="009D0D25" w:rsidRDefault="009D0D25" w:rsidP="004B784F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5EC8E9A2" w14:textId="77777777" w:rsidR="009D0D25" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="6F95909D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Mit der Lerneinheit verfolgte Kompetenzerweiterung</w:t>
                             </w:r>
                             <w:r w:rsidRPr="6F95909D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">:  Die Schülerinnen und Schüler </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">können die Bedingungen der Schreibsituation klären und leitende Kriterien hinsichtlich Schreibabsicht und möglicher Schreibthemen entwickeln.  </w:t>
+                              <w:t xml:space="preserve">können die Bedingungen der Schreibsituation klären und leitende Kriterien hinsichtlich Schreibabsicht und möglicher Schreibthemen entwickeln. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="75D3E82F" w14:textId="5EF1013A" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5D7F53A6" w14:textId="7B04EA04" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="04D8EEB9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Lehrplanbezug:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="04D8EEB9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Bereich: Schreiben / Schwerpunkt: Texte situations- und adressatengerecht verfassen</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="06929CC8" w14:textId="77777777" w:rsidR="009D0D25" w:rsidRDefault="009D0D25" w:rsidP="004B784F">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="78B8FBD1" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="6F95909D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Literatur für den fachdidaktischen Hintergrund:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="2ABBE527" w14:textId="41956BEA" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">Richtlinien und Lehrplan Deutsch / Grundlagenpapier des </w:t>
-[...17 lines deleted...]
-                              <w:t xml:space="preserve"> Siegburg Deutsch: Schreiben/</w:t>
+                              <w:t>Richtlinien und Lehrplan Deutsch / Grundlagenpapier des ZfsL Siegburg Deutsch: Schreiben/Deutsch- bzw. Sprachdidaktik von …</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="0552D154" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-                              <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="0060273D" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="553533EB" w14:textId="783E86F3" w:rsidR="004B784F" w:rsidRPr="0060273D" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="6F95909D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>Als Beobachtungsschwerpunkt(</w:t>
-[...2 lines deleted...]
-                            <w:r w:rsidRPr="6F95909D">
+                              <w:t xml:space="preserve">Als Beobachtungsschwerpunkt(e) meiner Unterrichtssequenz oder </w:t>
+                            </w:r>
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>e)  meiner</w:t>
-[...1 lines deleted...]
-                            <w:proofErr w:type="gramEnd"/>
+                              <w:t>Lerneinheit</w:t>
+                            </w:r>
                             <w:r w:rsidRPr="6F95909D">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> Unterrichtssequenz oder </w:t>
-[...18 lines deleted...]
-                              </w:rPr>
                               <w:t xml:space="preserve"> habe ich folgendes ausgewählt: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="7515A53F" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="00665FC1" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="5A714AC9" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00665FC1" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Vorbereitung auf die Arbeitsphase: Nehme ich die Kinder mit? Bleiben Fragen offen?</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="00EB45E6" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="474EE63F" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00EB45E6" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="38E3E7F0" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Auftreten als Lehrperson: Kann ich gut in Kontakt mit den Kindern sein?</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="0014480E" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="1A45AEFE" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="0014480E" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F"/>
+                          <w:p w14:paraId="7E5700B7" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="0530FD40" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="18591B02" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textfeld 1053" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.7pt;margin-top:7pt;width:484.5pt;height:670.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqOgC3UwIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5sEQiFig1JQqkoI&#10;kELF2fHayapej2s72U1/fZ+dTaDQU9UcHM+H38y8mdmr664xbKt8qMmWfHgy4ExZSVVtVyX//jT/&#10;dMFZiMJWwpBVJd+pwK+nHz9ctW6iRrQmUynPAGLDpHUlX8foJkUR5Fo1IpyQUxZGTb4REaJfFZUX&#10;LdAbU4wGg/OiJV85T1KFAO3t3sinGV9rJeOD1kFFZkqO3GI+fT6X6SymV2Ky8sKta9mnIf4hi0bU&#10;FkGPULciCrbx9TuoppaeAul4IqkpSOtaqlwDqhkO3lSzWAunci0gJ7gjTeH/wcr77aNndYXeDcan&#10;nFnRoEtPqotamYplJThqXZjAdeHgHLsv1ME/cZf0AcpUeqd9k/5RFIMdbO+ODAOPSSjPh+PT4Rgm&#10;CdvFGBIE4BQvz50P8auihqVLyT1amJkV27sQ964HlxQtkKmreW1MFnbhxni2Feg2hqSiljMjQoSy&#10;5PP866P98cxY1iK3lMs7yBTriLk0Qv54j4DsjUURL2ykW+yWXU/RkqodmPO0n7/g5LwG7h1SexQe&#10;AwdGsETxAYc2hGSov3G2Jv/rb/rkjzmAlbMWA1zy8HMjvELF3ywm5HJ4dpYmPgtn488jCP61Zfna&#10;YjfNDYG1IdbVyXxN/tEcrtpT84xdm6WoMAkrEbvk8XC9ifu1wq5KNZtlJ8y4E/HOLpxM0IncxOdT&#10;9yy86xscMRv3dBh1MXnT571vemlptomk6zwEieA9qz3v2I88Rv0upwV8LWevly/O9DcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQAQqYaA3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcWqfQhjbEqRASR4QIHOjNtbeJIV5HsZuGfj3LCY47M5p9U24n34kRh+gCKVjMMxBIJlhHjYL3&#10;t6fZGkRMmqzuAqGCb4ywrS4vSl3YcKJXHOvUCC6hWGgFbUp9IWU0LXod56FHYu8QBq8Tn0Mj7aBP&#10;XO47eZNlufTaEX9odY+PLZqv+ugVWPoIZHbu+eyoNm5zfll/mlGp66vp4R5Ewin9heEXn9GhYqZ9&#10;OJKNolMwWyw5yfqSJ7G/ye9yEHsWblerDGRVyv8Tqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAajoAt1MCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAEKmGgN4AAAAKAQAADwAAAAAAAAAAAAAAAACtBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape id="Textfeld 1053" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.9pt;margin-top:11.1pt;width:500pt;height:704pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnAOMRVAIAALkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0gKhUHVFHWgTpMQ&#10;IAHi2XUcGs3xebbbpPvr99lJS4E9TcuDe74734/vvuv0sms02yjnazIFHx3lnCkjqazNS8GfHhdf&#10;zjnzQZhSaDKq4Fvl+eXs86dpayfqmFakS+UYghg/aW3BVyHYSZZ5uVKN8EdklYGxIteIgKt7yUon&#10;WkRvdHac52dZS660jqTyHtrr3shnKX5VKRnuqsqrwHTBUVtIp0vnMp7ZbComL07YVS2HMsQ/VNGI&#10;2iDpPtS1CIKtXf0hVFNLR56qcCSpyaiqaqlSD+hmlL/r5mElrEq9ABxv9zD5/xdW3m7uHatLzC4/&#10;PeHMiAZTelRdqJQuWVICo9b6CVwfLJxD9406+Efsot5DGVvvKtfEXzTFYAfa2z3CiMcklGcnpzk+&#10;ziRs5xfj/BwXxMlen1vnw3dFDYtCwR1GmJAVmxsfetedS8zmSdflotY6Xbb+Sju2EZg2SFJSy5kW&#10;PkBZ8EX6hmxvnmnD2r62lOmNLebax1xqIX9+jIDqtUETr2hEKXTLboBoSeUWyDnq+eetXNSIe4PS&#10;7oUD4YAIlijc4ag0oRgaJM5W5H7/TR/9wQNYOWtB4IL7X2vhFDr+YcCQi9F4HBmfLuPTr8e4uEPL&#10;8tBi1s0VAbUR1tXKJEb/oHdi5ah5xq7NY1aYhJHIXfCwE69Cv1bYVanm8+QEjlsRbsyDlTF0HFHE&#10;87F7Fs4OAw7gxi3tqC4m7+bc+8aXhubrQFWdSBAB7lEdcMd+JBoNuxwX8PCevF7/cWZ/AAAA//8D&#10;AFBLAwQUAAYACAAAACEAgoeMM90AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3FqnAaEkxKkQEkeECBzg5trbxCVeR7Gbhn49ywlus5rRzNt6u/hBzDhFF0jBZp2BQDLBOuoU&#10;vL89rQoQMWmyegiECr4xwra5vKh1ZcOJXnFuUye4hGKlFfQpjZWU0fTodVyHEYm9fZi8TnxOnbST&#10;PnG5H2SeZXfSa0e80OsRH3s0X+3RK7D0Ech8uuezo9a48vxSHMys1PXV8nAPIuGS/sLwi8/o0DDT&#10;LhzJRjEoWG2YPCnI8xwE+2VZsNhx8PYmy0E2tfz/QvMDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEApwDjEVQCAAC5BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAgoeMM90AAAAKAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="2A5BA14B" w14:textId="7FB22CD0" w:rsidR="004B784F" w:rsidRDefault="009D0D25" w:rsidP="004B784F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
-                      <w:r w:rsidRPr="04D8EEB9">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
+                        <w:t xml:space="preserve">Beispiel: </w:t>
+                      </w:r>
+                      <w:r w:rsidR="004B784F" w:rsidRPr="04D8EEB9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
                         <w:t xml:space="preserve">Unterrichtshospitation im Fach </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="004B784F">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Deutsch</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="18477777" w14:textId="06A22591" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>StudentI</w:t>
+                        <w:t>Student</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009D0D25">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>:i</w:t>
                       </w:r>
                       <w:r w:rsidRPr="04D8EEB9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>n</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="04D8EEB9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">:                           </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="08BED312" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Schule:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="1BB40DEB" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Klasse/Lerngruppe:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>4</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="6586A292" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Anzahl der Kinder:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="6F95909D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="7917AFB3" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Fach:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
@@ -1458,100 +1405,100 @@
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Deutsch</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="1CBC5F1D" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Datum:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="0199A365" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Zeit:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
@@ -1564,123 +1511,147 @@
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="7E1E1495" w14:textId="16723E65" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>AusbildungslehrerI</w:t>
+                        <w:t>Ausbildungslehrer</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009D0D25">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>:i</w:t>
                       </w:r>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>n</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="63088F7D" w14:textId="665ECF67" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>SchulleiterI</w:t>
+                        <w:t>Schulleiter</w:t>
                       </w:r>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>n</w:t>
+                        <w:t>:</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009D0D25">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>in</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="009D0D25">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">:                       </w:t>
+                        <w:t xml:space="preserve">                       </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="5A75A16C" w14:textId="291DE5C8" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Ausbildungsbeauftragte:     </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
@@ -1724,843 +1695,781 @@
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="003A7662">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
-                      <w:r w:rsidRPr="003A7662">
-[...14 lines deleted...]
-                      </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="00812A9B" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="6DBEA577" w14:textId="31327851" w:rsidR="004B784F" w:rsidRPr="00812A9B" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>SeminarausbilderI</w:t>
-[...1 lines deleted...]
-                      <w:r w:rsidRPr="68448EFE">
+                        <w:t>Seminarausbilder</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009D0D25">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>n</w:t>
+                        <w:t>:in</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidRPr="68448EFE">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="45DEC263" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="0DD4290F" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="6F95909D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Thema der Unterrichtsreihe:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="6F95909D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Die Grundschulzeit geht zu Ende – Wir blicken zurück und schreiben ein Erinnerungsbuch</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="1F37D6CE" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="003A7662" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="0043439B" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="3C3852B6" w14:textId="45EE220C" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="6F95909D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Mit der Unterrichtsreihe verfolgte Kompetenzerweiterung:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="6F95909D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidRPr="0043439B">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Die Kinder können am Beispiel des Erinnerungsbuches den Schreibprozess zunehmend selbstständig gestalten und ihre Texte bewusst im Zusammenhang von Schreibabsicht, Inhaltsbezug und Verwendungszusammenhang planen, verfassen </w:t>
-[...17 lines deleted...]
-                        <w:t>.</w:t>
+                        <w:t>Die Kinder können am Beispiel des Erinnerungsbuches den Schreibprozess zunehmend selbstständig gestalten und ihre Texte bewusst im Zusammenhang von Schreibabsicht, Inhaltsbezug und Verwendungszusammenhang planen, verfassen und überarbeiten.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="5B9CFA0E" w14:textId="77777777" w:rsidR="009D0D25" w:rsidRPr="0043439B" w:rsidRDefault="009D0D25" w:rsidP="004B784F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="57C9DA98" w14:textId="7FBE70E1" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="6F95909D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Thema der Lerneinheit</w:t>
                       </w:r>
                       <w:r w:rsidRPr="6F95909D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> Wir klären wichtige Fragen: Wer wird das Buch lesen? Wozu soll </w:t>
-[...17 lines deleted...]
-                        <w:t xml:space="preserve"> Adressaten dienen? Worüber könnten wir schreiben? </w:t>
+                        <w:t xml:space="preserve"> Wir klären wichtige Fragen: Wer wird das Buch lesen? Wozu soll es den Adressaten dienen? Worüber könnten wir schreiben? </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="47FD63F8" w14:textId="77777777" w:rsidR="009D0D25" w:rsidRDefault="009D0D25" w:rsidP="004B784F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5EC8E9A2" w14:textId="77777777" w:rsidR="009D0D25" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="6F95909D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Mit der Lerneinheit verfolgte Kompetenzerweiterung</w:t>
                       </w:r>
                       <w:r w:rsidRPr="6F95909D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">:  Die Schülerinnen und Schüler </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">können die Bedingungen der Schreibsituation klären und leitende Kriterien hinsichtlich Schreibabsicht und möglicher Schreibthemen entwickeln.  </w:t>
+                        <w:t xml:space="preserve">können die Bedingungen der Schreibsituation klären und leitende Kriterien hinsichtlich Schreibabsicht und möglicher Schreibthemen entwickeln. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="75D3E82F" w14:textId="5EF1013A" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5D7F53A6" w14:textId="7B04EA04" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="04D8EEB9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Lehrplanbezug:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="04D8EEB9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Bereich: Schreiben / Schwerpunkt: Texte situations- und adressatengerecht verfassen</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="06929CC8" w14:textId="77777777" w:rsidR="009D0D25" w:rsidRDefault="009D0D25" w:rsidP="004B784F">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="78B8FBD1" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="6F95909D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Literatur für den fachdidaktischen Hintergrund:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="2ABBE527" w14:textId="41956BEA" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Richtlinien und Lehrplan Deutsch / Grundlagenpapier des </w:t>
-[...17 lines deleted...]
-                        <w:t xml:space="preserve"> Siegburg Deutsch: Schreiben/</w:t>
+                        <w:t>Richtlinien und Lehrplan Deutsch / Grundlagenpapier des ZfsL Siegburg Deutsch: Schreiben/Deutsch- bzw. Sprachdidaktik von …</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="0552D154" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-                        <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="0060273D" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="553533EB" w14:textId="783E86F3" w:rsidR="004B784F" w:rsidRPr="0060273D" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="6F95909D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>Als Beobachtungsschwerpunkt(</w:t>
-[...2 lines deleted...]
-                      <w:r w:rsidRPr="6F95909D">
+                        <w:t xml:space="preserve">Als Beobachtungsschwerpunkt(e) meiner Unterrichtssequenz oder </w:t>
+                      </w:r>
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>e)  meiner</w:t>
-[...1 lines deleted...]
-                      <w:proofErr w:type="gramEnd"/>
+                        <w:t>Lerneinheit</w:t>
+                      </w:r>
                       <w:r w:rsidRPr="6F95909D">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> Unterrichtssequenz oder </w:t>
-[...18 lines deleted...]
-                        </w:rPr>
                         <w:t xml:space="preserve"> habe ich folgendes ausgewählt: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="7515A53F" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="00665FC1" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="5A714AC9" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00665FC1" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Vorbereitung auf die Arbeitsphase: Nehme ich die Kinder mit? Bleiben Fragen offen?</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="00EB45E6" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="474EE63F" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00EB45E6" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="38E3E7F0" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
                         </w:rPr>
                         <w:t>Auftreten als Lehrperson: Kann ich gut in Kontakt mit den Kindern sein?</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="0014480E" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="1A45AEFE" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="0014480E" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F"/>
+                    <w:p w14:paraId="7E5700B7" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="2D820104" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="6F6DBF95" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="605B9BC2" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="35733938" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="2066E7B9" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="26D45789" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="3B2EE681" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="114DC47F" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="6F78099C" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="6B159ED4" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="377B2047" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="099227FA" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="47144FAD" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="71417FFA" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="78D79BBE" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="027EC708" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="54A62CE3" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="0614D60A" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F02FD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="240"/>
           <w:szCs w:val="240"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4101C950" wp14:editId="7C94E258">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A117FC8" wp14:editId="3C60175D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>75218</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>53340</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5943600" cy="7855528"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1048" name="Textfeld 1048"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5943600" cy="7855528"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="6455DC87" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006613DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>Name</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006613DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006613DB">
@@ -2656,488 +2565,488 @@
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="19205DF9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="4CFA1F14" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="116DC2AB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>Datum</w:t>
                             </w:r>
                             <w:r w:rsidRPr="116DC2AB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="32871BA8" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="116DC2AB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>Thema</w:t>
                             </w:r>
                             <w:r w:rsidRPr="116DC2AB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="043CCA43" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006613DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>Kompetenzerweiterung</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006613DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">: </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="2B2811BB" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006613DB">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Verlaufsplan</w:t>
                             </w:r>
                           </w:p>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="Tabellenraster"/>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
-                              <w:gridCol w:w="2179"/>
-[...1 lines deleted...]
-                              <w:gridCol w:w="2903"/>
+                              <w:gridCol w:w="2181"/>
+                              <w:gridCol w:w="3978"/>
+                              <w:gridCol w:w="2908"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidTr="00711BEA">
+                            <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w14:paraId="1D6535F5" w14:textId="77777777" w:rsidTr="00711BEA">
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2802" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="00E60331" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                                <w:p w14:paraId="3B3CFEE9" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00E60331" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00E60331">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>Funktion der Phasen</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="7512" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="00E60331" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                                <w:p w14:paraId="2E0C1187" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00E60331" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00E60331">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>Unterrichtsgeschehen</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="00E60331" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                                <w:p w14:paraId="20093C90" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00E60331" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00E60331">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>Unterrichtsform, Organisation, Medien</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidTr="00711BEA">
+                            <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w14:paraId="27AE5D68" w14:textId="77777777" w:rsidTr="00711BEA">
                               <w:trPr>
                                 <w:trHeight w:val="2325"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2802" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                                <w:p w14:paraId="4ED3C315" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="000402B4">
+                                <w:p w14:paraId="2CEFD69F" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="000402B4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="000402B4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                     </w:rPr>
                                     <w:t>Anfangsphase</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="000402B4" w:rsidRDefault="004B784F" w:rsidP="000402B4">
+                                <w:p w14:paraId="08094B03" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="000402B4" w:rsidRDefault="004B784F" w:rsidP="000402B4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">(ca. </w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="19205DF9">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>10 Min.</w:t>
                                   </w:r>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>)</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="7512" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                                <w:p w14:paraId="678F5CDF" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                                <w:p w14:paraId="01EACC5B" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidTr="00711BEA">
+                            <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w14:paraId="0BF7F458" w14:textId="77777777" w:rsidTr="00711BEA">
                               <w:trPr>
                                 <w:trHeight w:val="2325"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2802" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                                <w:p w14:paraId="674227E9" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                                   <w:pPr>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="000402B4" w:rsidRDefault="004B784F" w:rsidP="000402B4">
+                                <w:p w14:paraId="70021146" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="000402B4" w:rsidRDefault="004B784F" w:rsidP="000402B4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="000402B4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                     </w:rPr>
                                     <w:t>Arbeitsphase</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="7512" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                                <w:p w14:paraId="1A5D9F65" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                                   <w:pPr>
                                     <w:ind w:left="360"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                                <w:p w14:paraId="14B8AE00" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                                   <w:pPr>
                                     <w:ind w:left="360"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidTr="00711BEA">
+                            <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w14:paraId="4203FDCE" w14:textId="77777777" w:rsidTr="00711BEA">
                               <w:trPr>
                                 <w:trHeight w:val="2325"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2802" w:type="dxa"/>
                                   <w:vAlign w:val="center"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="000402B4" w:rsidRDefault="004B784F" w:rsidP="000402B4">
+                                <w:p w14:paraId="42658C3D" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="000402B4" w:rsidRDefault="004B784F" w:rsidP="000402B4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="000402B4">
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:b/>
                                       <w:bCs/>
                                     </w:rPr>
                                     <w:t>Reflexionsphase</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="7512" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                                <w:p w14:paraId="4CC1E9CF" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                                   <w:pPr>
                                     <w:ind w:left="360"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5245" w:type="dxa"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                                <w:p w14:paraId="46338862" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                       <w:sz w:val="24"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F"/>
+                          <w:p w14:paraId="2E2C9863" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4101C950" id="Textfeld 1048" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:5.9pt;margin-top:4.2pt;width:468pt;height:618.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBW/dkyWgIAAMAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83uxCIBfEEtFEVJWi&#10;JFJS5dl4vbCq1+Pahl369T32Arn1qSoPZjwznsuZMzu96hrNtsr5mkzBByc5Z8pIKmuzKviPp8WX&#10;C858EKYUmowq+E55fjX7/Gna2oka0pp0qRxDEOMnrS34OgQ7yTIv16oR/oSsMjBW5BoRcHWrrHSi&#10;RfRGZ8M8P8tacqV1JJX30N70Rj5L8atKyXBfVV4FpguO2kI6XTqX8cxmUzFZOWHXtdyXIf6hikbU&#10;BkmPoW5EEGzj6g+hmlo68lSFE0lNRlVVS5V6QDeD/F03j2thVeoF4Hh7hMn/v7DybvvgWF1idvkI&#10;szKiwZSeVBcqpUuWlMCotX4C10cL59B9pQ7+Ebuo91DG1rvKNfEfTTHYgfbuiDDiMQnl+HJ0epbD&#10;JGE7vxiPx8OLGCd7eW6dD98UNSwKBXcYYUJWbG996F0PLjGbJ12Xi1rrdNn5a+3YVmDaIElJLWda&#10;+ABlwRfpt8/25pk2rC342ek4T5ne2GKuY8ylFvLnxwioXhs08YJGlEK37HpkD0gtqdwBQEc9Db2V&#10;ixrhb1Hhg3DgHYDBLoV7HJUm1ER7ibM1ud9/00d/0AFWzlrwuOD+10Y4hca/GxDlcjAaReKny2h8&#10;PsTFvbYsX1vMprkmgDfA1lqZxOgf9EGsHDXPWLl5zAqTMBK5Cx4O4nXotwsrK9V8npxAdSvCrXm0&#10;MoaOk4qwPnXPwtn9nAMockcHxovJu3H3vvGlofkmUFUnLkSce1T38GNNEpv2Kx338PU9eb18eGZ/&#10;AAAA//8DAFBLAwQUAAYACAAAACEAOq6TutwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2Qkbizd1EHXNZ0QEkeEKBzgliWmzWicqsm6sqfHnOD4+bd+f652s+/FhGN0gRQsFxkI&#10;JBOso1bB2+vjTQEiJk1W94FQwTdG2NWXF5UubTjRC05NagWXUCy1gi6loZQymg69joswIHH2GUav&#10;E+PYSjvqE5f7Xq6y7FZ67YgvdHrAhw7NV3P0Ciy9BzIf7unsqDFuc34uDmZS6vpqvt+CSDinv2X4&#10;1Wd1qNlpH45ko+iZl2yeFBQ5CI43+R3znuerfL0GWVfy/wf1DwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBW/dkyWgIAAMAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQA6rpO63AAAAAkBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape w14:anchorId="6A117FC8" id="Textfeld 1048" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:5.9pt;margin-top:4.2pt;width:468pt;height:618.55pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBW/dkyWgIAAMAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuGjEQfa/Uf7D83uxCIBfEEtFEVJWi&#10;JFJS5dl4vbCq1+Pahl369T32Arn1qSoPZjwznsuZMzu96hrNtsr5mkzBByc5Z8pIKmuzKviPp8WX&#10;C858EKYUmowq+E55fjX7/Gna2oka0pp0qRxDEOMnrS34OgQ7yTIv16oR/oSsMjBW5BoRcHWrrHSi&#10;RfRGZ8M8P8tacqV1JJX30N70Rj5L8atKyXBfVV4FpguO2kI6XTqX8cxmUzFZOWHXtdyXIf6hikbU&#10;BkmPoW5EEGzj6g+hmlo68lSFE0lNRlVVS5V6QDeD/F03j2thVeoF4Hh7hMn/v7DybvvgWF1idvkI&#10;szKiwZSeVBcqpUuWlMCotX4C10cL59B9pQ7+Ebuo91DG1rvKNfEfTTHYgfbuiDDiMQnl+HJ0epbD&#10;JGE7vxiPx8OLGCd7eW6dD98UNSwKBXcYYUJWbG996F0PLjGbJ12Xi1rrdNn5a+3YVmDaIElJLWda&#10;+ABlwRfpt8/25pk2rC342ek4T5ne2GKuY8ylFvLnxwioXhs08YJGlEK37HpkD0gtqdwBQEc9Db2V&#10;ixrhb1Hhg3DgHYDBLoV7HJUm1ER7ibM1ud9/00d/0AFWzlrwuOD+10Y4hca/GxDlcjAaReKny2h8&#10;PsTFvbYsX1vMprkmgDfA1lqZxOgf9EGsHDXPWLl5zAqTMBK5Cx4O4nXotwsrK9V8npxAdSvCrXm0&#10;MoaOk4qwPnXPwtn9nAMockcHxovJu3H3vvGlofkmUFUnLkSce1T38GNNEpv2Kx338PU9eb18eGZ/&#10;AAAA//8DAFBLAwQUAAYACAAAACEAOq6TutwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MAyG70i8Q2Qkbizd1EHXNZ0QEkeEKBzgliWmzWicqsm6sqfHnOD4+bd+f652s+/FhGN0gRQsFxkI&#10;JBOso1bB2+vjTQEiJk1W94FQwTdG2NWXF5UubTjRC05NagWXUCy1gi6loZQymg69joswIHH2GUav&#10;E+PYSjvqE5f7Xq6y7FZ67YgvdHrAhw7NV3P0Ciy9BzIf7unsqDFuc34uDmZS6vpqvt+CSDinv2X4&#10;1Wd1qNlpH45ko+iZl2yeFBQ5CI43+R3znuerfL0GWVfy/wf1DwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBW/dkyWgIAAMAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQA6rpO63AAAAAkBAAAPAAAAAAAAAAAAAAAAALQEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAvQUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="6455DC87" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006613DB">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>Name</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006613DB">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006613DB">
@@ -3233,1729 +3142,1782 @@
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="19205DF9">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="4CFA1F14" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="116DC2AB">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>Datum</w:t>
                       </w:r>
                       <w:r w:rsidRPr="116DC2AB">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="32871BA8" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="116DC2AB">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>Thema</w:t>
                       </w:r>
                       <w:r w:rsidRPr="116DC2AB">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="043CCA43" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006613DB">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>Kompetenzerweiterung</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006613DB">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">: </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                    <w:p w14:paraId="2B2811BB" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006613DB">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Verlaufsplan</w:t>
                       </w:r>
                     </w:p>
                     <w:tbl>
                       <w:tblPr>
                         <w:tblStyle w:val="Tabellenraster"/>
                         <w:tblW w:w="0" w:type="auto"/>
                         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                       </w:tblPr>
                       <w:tblGrid>
-                        <w:gridCol w:w="2179"/>
-[...1 lines deleted...]
-                        <w:gridCol w:w="2903"/>
+                        <w:gridCol w:w="2181"/>
+                        <w:gridCol w:w="3978"/>
+                        <w:gridCol w:w="2908"/>
                       </w:tblGrid>
-                      <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidTr="00711BEA">
+                      <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w14:paraId="1D6535F5" w14:textId="77777777" w:rsidTr="00711BEA">
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2802" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="00E60331" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                          <w:p w14:paraId="3B3CFEE9" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00E60331" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E60331">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Funktion der Phasen</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="7512" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="00E60331" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                          <w:p w14:paraId="2E0C1187" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00E60331" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E60331">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Unterrichtsgeschehen</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="00E60331" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                          <w:p w14:paraId="20093C90" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00E60331" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00E60331">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Unterrichtsform, Organisation, Medien</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidTr="00711BEA">
+                      <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w14:paraId="27AE5D68" w14:textId="77777777" w:rsidTr="00711BEA">
                         <w:trPr>
                           <w:trHeight w:val="2325"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2802" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                          <w:p w14:paraId="4ED3C315" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="000402B4">
+                          <w:p w14:paraId="2CEFD69F" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="000402B4">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000402B4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Anfangsphase</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="000402B4" w:rsidRDefault="004B784F" w:rsidP="000402B4">
+                          <w:p w14:paraId="08094B03" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="000402B4" w:rsidRDefault="004B784F" w:rsidP="000402B4">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">(ca. </w:t>
                             </w:r>
                             <w:r w:rsidRPr="19205DF9">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>10 Min.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="7512" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                          <w:p w14:paraId="678F5CDF" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                          <w:p w14:paraId="01EACC5B" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidTr="00711BEA">
+                      <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w14:paraId="0BF7F458" w14:textId="77777777" w:rsidTr="00711BEA">
                         <w:trPr>
                           <w:trHeight w:val="2325"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2802" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                          <w:p w14:paraId="674227E9" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="000402B4" w:rsidRDefault="004B784F" w:rsidP="000402B4">
+                          <w:p w14:paraId="70021146" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="000402B4" w:rsidRDefault="004B784F" w:rsidP="000402B4">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000402B4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Arbeitsphase</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="7512" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                          <w:p w14:paraId="1A5D9F65" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                             <w:pPr>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                          <w:p w14:paraId="14B8AE00" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                             <w:pPr>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
-                      <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w:rsidTr="00711BEA">
+                      <w:tr w:rsidR="004B784F" w:rsidRPr="006613DB" w14:paraId="4203FDCE" w14:textId="77777777" w:rsidTr="00711BEA">
                         <w:trPr>
                           <w:trHeight w:val="2325"/>
                         </w:trPr>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="2802" w:type="dxa"/>
                             <w:vAlign w:val="center"/>
                           </w:tcPr>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="000402B4" w:rsidRDefault="004B784F" w:rsidP="000402B4">
+                          <w:p w14:paraId="42658C3D" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="000402B4" w:rsidRDefault="004B784F" w:rsidP="000402B4">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="000402B4">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
                               </w:rPr>
                               <w:t>Reflexionsphase</w:t>
                             </w:r>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="7512" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                          <w:p w14:paraId="4CC1E9CF" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                             <w:pPr>
                               <w:ind w:left="360"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                         <w:tc>
                           <w:tcPr>
                             <w:tcW w:w="5245" w:type="dxa"/>
                           </w:tcPr>
-                          <w:p w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
+                          <w:p w14:paraId="46338862" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00813F52" w:rsidRDefault="004B784F" w:rsidP="008F4ADA">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:tc>
                       </w:tr>
                     </w:tbl>
-                    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F"/>
+                    <w:p w14:paraId="2E2C9863" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="6863F261" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="5D566EA5" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="57DF9000" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="36A42498" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="521CB7D4" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="32C52D56" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="5169169B" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="47951465" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="3D3C4999" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="4CE0436E" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="5287AC6D" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="39EEA6CB" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="13818161" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="6A4D3297" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="2E9AA838" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="7E342C41" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="3292B77E" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="41963C9B" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="3B9FEC5D" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="00453860" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="78A66E12" w14:textId="061C9C99" w:rsidR="005D4B94" w:rsidRPr="005D4B94" w:rsidRDefault="004B784F" w:rsidP="005D4B94">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk501369679"/>
-      <w:r w:rsidRPr="00453860">
+      <w:bookmarkStart w:id="0" w:name="_Hlk501369679"/>
+      <w:r w:rsidRPr="005D4B94">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Beobachtung, Planung und Reflexion von Unterricht - Funktionen und Fragen/Aussagen der Kinder</w:t>
+        <w:t xml:space="preserve">Beobachtung, Planung und Reflexion von Unterricht </w:t>
       </w:r>
+      <w:r w:rsidR="005D4B94" w:rsidRPr="005D4B94">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013B6E67" w14:textId="311A8BFC" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="005D4B94">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D4B94">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Funktionen und Fragen/Aussagen der Kinder</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6278FD10" w14:textId="77777777" w:rsidR="005D4B94" w:rsidRPr="005D4B94" w:rsidRDefault="005D4B94" w:rsidP="005D4B94">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="4472C4" w:themeColor="accent1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1630"/>
         <w:gridCol w:w="3043"/>
         <w:gridCol w:w="4961"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B784F" w:rsidRPr="004E05CC" w:rsidTr="0066555E">
+      <w:tr w:rsidR="004B784F" w:rsidRPr="004E05CC" w14:paraId="13A2C626" w14:textId="77777777" w:rsidTr="0066555E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="1"/>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="600704E3" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Phase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="08535D66" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Funktion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="0132C456" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Mögliche Fragen/Aussagen der </w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinder, </w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>die mein Unterricht beantworten sollte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B784F" w:rsidRPr="004E05CC" w:rsidTr="0066555E">
+      <w:tr w:rsidR="004B784F" w:rsidRPr="004E05CC" w14:paraId="0FE228E7" w14:textId="77777777" w:rsidTr="0066555E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="66986E67" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>„Eröffnungs-phase“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="00D05F85" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Motivation, Einstimmung, Situationseinbettung, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="54ED10EF" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="25AF93B1" w14:textId="543293E0" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Aktivierung des Vorwissens (Anknüpfung)</w:t>
             </w:r>
+            <w:r w:rsidR="005D4B94">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:u w:val="single"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> Wiederholung, Vorkenntnisse, Vorerfahrungen in Erinnerung bringen, </w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Hypothesenbildung</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="5BC1BDB3" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="3297520C" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Grundsteine, </w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Voraussetzung für die Erarbeitung schaffen</w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="72335DEA" w14:textId="1FE4EF32" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientierung, </w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Lernaufgabe transparent machen</w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Schritte zum Lernprodukt </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">, Schritte zum Lernprodukt klären, </w:t>
+            </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zieltransparenz</w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Sinnstiftung</w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>, Interesse und Neugier wecken,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="37A6C5C1" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Fragehaltung wecken</w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="13FD5EBF" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Mitplanung durch die Kinder, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="7A2892DC" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Was kann ich heute lernen?</w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="0196FB16" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Welcher Frage/Aufgabe gehe ich heute nach?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="182B2388" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Warum macht das für mich Sinn? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="49FED626" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Welche Bedeutung hat das für mich?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="506A488E" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wozu mache ich das?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="186E6287" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Was nutzt mir das?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="5DC6A0F2" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Was weiß ich zu dieser Frage/Aufgabe schon?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="28193DD4" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Habe ich schon einmal etwas Ähnliches erlebt?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="6B65C6A7" w14:textId="2CB91A4C" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              <w:t>/Vermutungen habe ich dazu?</w:t>
+            <w:r w:rsidRPr="00264A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Welche Ideen/Vermutungen habe ich dazu?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="3A82F04D" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wie komme ich zu Lösungen?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="4C4988B9" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Was kann/muss ich im Einzelnen tun auf dem </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="3C0EF760" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Weg zur Lösung der Lernaufgabe?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="2534F35F" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wie gehe ich vor?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="7B6940A6" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B784F" w:rsidRPr="004E05CC" w:rsidTr="0066555E">
+      <w:tr w:rsidR="004B784F" w:rsidRPr="004E05CC" w14:paraId="1D5FCBE8" w14:textId="77777777" w:rsidTr="0066555E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="7247DE7C" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>„Mittelphase“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="4A2F4092" w14:textId="72E0A847" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lösungsversuche, Überprüfung der Hypothesen, forschen, untersuchen, </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Lösungsversuche, Überprüfung der Hypothesen, forschen, untersuchen, beobachten,</w:t>
+            </w:r>
+            <w:r w:rsidR="005D4B94">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00264A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="11CCEEE5" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Zusammenhänge herstellen, eigene Hypothesen aufstellen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="7DF57019" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>erarbeiten, anwenden, üben, ...</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="4BDA7607" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>reproduzieren, vergleichen, deuten, Meinung äußern</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="16EEC9A1" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="61B9EC38" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wie könnte das mit dem zusammenhängen?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="34A80C2B" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Wie könnte das gehen?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="2DE78FB6" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Das möchte ich ausprobieren.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="2780F48A" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Das will ich genau beobachten.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="1932072F" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Das möchte ich selbst gestalten.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="2F4A60A1" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dazu habe ich eigene Vorstellungen, die ich festhalten will.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="5369D010" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>…..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B784F" w:rsidRPr="004E05CC" w:rsidTr="0066555E">
+      <w:tr w:rsidR="004B784F" w:rsidRPr="004E05CC" w14:paraId="4E75218B" w14:textId="77777777" w:rsidTr="0066555E">
         <w:trPr>
           <w:trHeight w:val="2740"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="7F1E51CD" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>„Schlussphase“</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3043" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="49353376" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Würdigung, </w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
@@ -4969,1817 +4931,626 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>sammeln/</w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>bündeln</w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>, Veröffentlichung,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="190417CD" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="4D11D675" w14:textId="2FA4B1C4" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">Problemlösung, Vergleich der </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Lösungen, </w:t>
+              <w:t xml:space="preserve">Problemlösung, Vergleich der Lösungen, </w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Auswertung</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Auswertung</w:t>
+            </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>, Kritik, Arbeitsergebnisse reflektieren und beurteilen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="405D2F2E" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="51E7C809" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Verbalisierung, Sicherung, Festigung, Kontrolle, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="43F1D052" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="2ED1A578" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertiefung, Anwendung, </w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Transfer</w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="3BC5B19A" w14:textId="5C447D59" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00264A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>Ausblick,</w:t>
+            </w:r>
+            <w:r w:rsidR="005D4B94">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00264A8A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="de-DE"/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="2A3B45F3" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Selbstreflexion (Arbeitsprozess, Lernzuwachs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="3EF74F6C" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Für einiges habe ich schon Lösungen gefunden.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="30AEBB66" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Das habe ich jetzt verstanden.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="3A5817BD" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Das ist mir jetzt klar.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="609385C6" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Das kann ich jetzt besser.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="167FEE26" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Dazu will ich etwas mitteilen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="44DFECE3" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="5D8FAC6F" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Das kann ich auch in einem anderen Zusammenhang gebrauchen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="6BD714B5" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="354263A8" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Mir fehlt noch </w:t>
             </w:r>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>….</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
+          <w:p w14:paraId="4EF60044" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00264A8A" w:rsidRDefault="004B784F" w:rsidP="0066555E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00264A8A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="de-DE"/>
               </w:rPr>
               <w:t>Ich brauche noch Hilfe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="7E94C076" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="2BA86F72" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="00453860" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="147D7E2B" w14:textId="0DCA9DF6" w:rsidR="004B784F" w:rsidRPr="005D4B94" w:rsidRDefault="004B784F" w:rsidP="005D4B94">
       <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00453860">
-[...215 lines deleted...]
-      <w:r w:rsidRPr="00453860">
+      <w:r w:rsidRPr="005D4B94">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t>P</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nachbesprechung von Unterricht </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk501369794"/>
-      <w:r w:rsidRPr="00453860">
+      <w:r w:rsidR="005D4B94" w:rsidRPr="005D4B94">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:t>lanungsrahmen zur Analyse und Förderung sprachlicher Unterstützung im Hinblick auf sprachsensiblen Unterricht</w:t>
+        <w:t>–</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005D4B94">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...40 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC3F65">
-[...920 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="005D4B94" w:rsidRPr="005D4B94">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00453860">
+        <w:t>mögliche Gesprächss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4B94">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...24 lines deleted...]
-        <w:t>Struktur</w:t>
+        <w:t>truktur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="2D5E06D2" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F02FD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FE9F0A0" wp14:editId="0CC100E5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A42DABC" wp14:editId="11CE172C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-34446</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>47916</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5957454" cy="7381413"/>
                 <wp:effectExtent l="0" t="0" r="24765" b="10160"/>
                 <wp:wrapNone/>
                 <wp:docPr id="145" name="Textfeld 145"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5957454" cy="7381413"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+                          <w:p w14:paraId="560B760D" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
                             <w:r w:rsidRPr="004E4954">
                               <w:rPr>
                                 <w:noProof/>
                                 <w:lang w:eastAsia="de-DE"/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BAB93E1" wp14:editId="2054D42A">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FB4B35B" wp14:editId="225161F5">
                                   <wp:extent cx="5657215" cy="7326567"/>
                                   <wp:effectExtent l="0" t="0" r="635" b="0"/>
                                   <wp:docPr id="1029" name="Grafik 1029"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="0" name="Picture 20"/>
                                           <pic:cNvPicPr>
                                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                           </pic:cNvPicPr>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
-                                          <a:blip r:embed="rId6">
+                                          <a:blip r:embed="rId5">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:srcRect/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr bwMode="auto">
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="5657215" cy="7326567"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:noFill/>
                                           <a:ln>
                                             <a:noFill/>
                                           </a:ln>
                                         </pic:spPr>
                                       </pic:pic>
@@ -6856,205 +5627,205 @@
                                       <a:ext cx="5657215" cy="7326567"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="0B387FE8" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="006F02FD" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="118FA40D" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="240"/>
           <w:szCs w:val="240"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="4E95461D" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="240"/>
           <w:szCs w:val="240"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRPr="00DA0142" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="4FAF93A3" w14:textId="77777777" w:rsidR="004B784F" w:rsidRPr="00DA0142" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
+    <w:p w14:paraId="1DBFAA89" w14:textId="77777777" w:rsidR="004B784F" w:rsidRDefault="004B784F" w:rsidP="004B784F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA0142">
         <w:rPr>
           <w:b/>
           <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Anregungen für Studierende zur Vorbereitung des Bilanz- und </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34665" w:rsidRDefault="00D34665" w:rsidP="004B784F"/>
+    <w:p w14:paraId="5CFE06D6" w14:textId="77777777" w:rsidR="00D34665" w:rsidRDefault="00D34665" w:rsidP="004B784F"/>
     <w:sectPr w:rsidR="00D34665" w:rsidSect="004B784F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1077" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79D532AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0464F3B8"/>
     <w:lvl w:ilvl="0" w:tplc="6E38F7A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6E541D80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7131,116 +5902,118 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CDC6A4B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B784F"/>
     <w:rsid w:val="004B784F"/>
+    <w:rsid w:val="005D4B94"/>
+    <w:rsid w:val="009D0D25"/>
     <w:rsid w:val="00D34665"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4C322684"/>
+  <w14:docId w14:val="3A3689FD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7E76DBC7-2354-48CF-B8C4-5FEF791FA592}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7302,101 +6075,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -7572,50 +6342,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004B784F"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -7670,58 +6441,58 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4lABLesetext9-13">
     <w:name w:val="4l_AB_Lesetext_9-13"/>
     <w:rsid w:val="004B784F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="250" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7979,70 +6750,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3740</Characters>
+  <Pages>4</Pages>
+  <Words>319</Words>
+  <Characters>2012</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4325</CharactersWithSpaces>
+  <CharactersWithSpaces>2327</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Petra Mehlem</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>